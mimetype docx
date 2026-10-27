--- v0 (2025-12-05)
+++ v1 (2026-10-27)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="51201A28" w14:textId="3F69C5B0" w:rsidR="00540D41" w:rsidRPr="00A30915" w:rsidRDefault="00540D41" w:rsidP="00A30915">
+    <w:p w14:paraId="51201A28" w14:textId="63FB578E" w:rsidR="00540D41" w:rsidRPr="00A30915" w:rsidRDefault="00540D41" w:rsidP="00A30915">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B44D45">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1129" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -247,193 +248,200 @@
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0AE3">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>Safeguarding Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00540D41" w14:paraId="51201A36" w14:textId="77777777" w:rsidTr="00793377">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="51201A2C" w14:textId="77777777" w:rsidR="00A30915" w:rsidRDefault="00A30915">
+          <w:p w14:paraId="51201A2C" w14:textId="1CBA41A3" w:rsidR="00A30915" w:rsidRDefault="00A30915">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A30915">
+          </w:p>
+          <w:p w14:paraId="51201A2D" w14:textId="1BF057AA" w:rsidR="00540D41" w:rsidRPr="00540D41" w:rsidRDefault="0036500E" w:rsidP="00A30915">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51201A56" wp14:editId="51201A57">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51201A58" wp14:editId="5C15E498">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>615950</wp:posOffset>
+                    <wp:posOffset>488315</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>34290</wp:posOffset>
+                    <wp:posOffset>43180</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="1028065" cy="1534795"/>
-                  <wp:effectExtent l="0" t="0" r="635" b="8255"/>
+                  <wp:extent cx="1081405" cy="1684020"/>
+                  <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="0" y="0"/>
-                      <wp:lineTo x="0" y="21448"/>
-[...1 lines deleted...]
-                      <wp:lineTo x="21213" y="0"/>
+                      <wp:lineTo x="0" y="21258"/>
+                      <wp:lineTo x="21308" y="21258"/>
+                      <wp:lineTo x="21308" y="0"/>
                       <wp:lineTo x="0" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
-                  <wp:docPr id="4" name="Picture 4" descr="C:\Users\barry rogers.SCHOOL.000\OneDrive - Bradleys Both Community Primary School (1)\BR NEW APRIL 2014\website\EF.jpg"/>
+                  <wp:docPr id="2" name="Picture 2" descr="https://www.bradleysbothcpschool.org.uk/sites/default/files/styles/staff_profile/public/images/dsc00347_portrait.jpg?itok=rTQq4U5w"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\barry rogers.SCHOOL.000\OneDrive - Bradleys Both Community Primary School (1)\BR NEW APRIL 2014\website\EF.jpg"/>
+                          <pic:cNvPr id="0" name="Picture 2" descr="https://www.bradleysbothcpschool.org.uk/sites/default/files/styles/staff_profile/public/images/dsc00347_portrait.jpg?itok=rTQq4U5w"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId8" cstate="print">
+                          <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect l="6398" t="10967" r="14060"/>
+                          <a:srcRect l="-684" t="19174" r="33562" b="3982"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1028065" cy="1534795"/>
+                            <a:ext cx="1081405" cy="1684020"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51201A2D" w14:textId="77777777" w:rsidR="00540D41" w:rsidRPr="00540D41" w:rsidRDefault="00540D41" w:rsidP="00A30915">
-[...8 lines deleted...]
-          <w:p w14:paraId="51201A2E" w14:textId="77777777" w:rsidR="00A30915" w:rsidRDefault="00A30915" w:rsidP="00540D41">
+          <w:p w14:paraId="51201A2E" w14:textId="2EC27434" w:rsidR="00A30915" w:rsidRDefault="00A30915" w:rsidP="00540D41">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51201A2F" w14:textId="77777777" w:rsidR="00540D41" w:rsidRDefault="00540D41" w:rsidP="00540D41">
+          <w:p w14:paraId="51201A2F" w14:textId="358A5B0B" w:rsidR="00540D41" w:rsidRDefault="00540D41" w:rsidP="00540D41">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51201A30" w14:textId="77777777" w:rsidR="00540D41" w:rsidRPr="00540D41" w:rsidRDefault="00540D41" w:rsidP="00540D41">
+          <w:p w14:paraId="51201A30" w14:textId="0F15166C" w:rsidR="00540D41" w:rsidRPr="00540D41" w:rsidRDefault="00540D41" w:rsidP="00540D41">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="51201A32" w14:textId="37E38515" w:rsidR="00540D41" w:rsidRPr="00540D41" w:rsidRDefault="00A30915" w:rsidP="00B82546">
+          <w:p w14:paraId="51201A32" w14:textId="0F14E005" w:rsidR="00540D41" w:rsidRPr="00540D41" w:rsidRDefault="0036500E" w:rsidP="0036500E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t>Miss Emma Fawcett</w:t>
+              <w:t>Mr Barry Rogers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00540D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51201A33" w14:textId="77777777" w:rsidR="00540D41" w:rsidRPr="00F602AE" w:rsidRDefault="00540D41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F602AE">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>DSL</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51201A34" w14:textId="77777777" w:rsidR="00A30915" w:rsidRDefault="00540D41" w:rsidP="00A30915">
             <w:pPr>
@@ -486,137 +494,138 @@
               <w:t>“Our Safeguarding Lifeguard’</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51201A35" w14:textId="77777777" w:rsidR="00A30915" w:rsidRPr="00A30915" w:rsidRDefault="00A30915" w:rsidP="00A30915">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00540D41" w14:paraId="51201A45" w14:textId="77777777" w:rsidTr="00793377">
         <w:trPr>
           <w:trHeight w:val="2314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="51201A37" w14:textId="77777777" w:rsidR="00540D41" w:rsidRPr="00540D41" w:rsidRDefault="00A30915">
+          <w:p w14:paraId="51201A37" w14:textId="22D3BCB7" w:rsidR="00540D41" w:rsidRPr="00540D41" w:rsidRDefault="00531784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51201A58" wp14:editId="51201A59">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672064" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06CEA189" wp14:editId="76725CDF">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>615950</wp:posOffset>
+                    <wp:posOffset>476250</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>33020</wp:posOffset>
+                    <wp:posOffset>59690</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="1015365" cy="1581150"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:extent cx="1111885" cy="1655494"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="0" y="0"/>
-                      <wp:lineTo x="0" y="21340"/>
-[...1 lines deleted...]
-                      <wp:lineTo x="21073" y="0"/>
+                      <wp:lineTo x="0" y="21376"/>
+                      <wp:lineTo x="21094" y="21376"/>
+                      <wp:lineTo x="21094" y="0"/>
                       <wp:lineTo x="0" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
-                  <wp:docPr id="2" name="Picture 2" descr="https://www.bradleysbothcpschool.org.uk/sites/default/files/styles/staff_profile/public/images/dsc00347_portrait.jpg?itok=rTQq4U5w"/>
+                  <wp:docPr id="621730604" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 2" descr="https://www.bradleysbothcpschool.org.uk/sites/default/files/styles/staff_profile/public/images/dsc00347_portrait.jpg?itok=rTQq4U5w"/>
+                          <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
-                        <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId9">
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect l="-684" t="19174" r="33562" b="3982"/>
-                          <a:stretch/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
-                          <a:xfrm>
+                          <a:xfrm flipH="1">
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1015365" cy="1581150"/>
+                            <a:ext cx="1111885" cy="1655494"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
-                          <a:extLst>
-[...3 lines deleted...]
-                          </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6A137078" w14:textId="2618DC9A" w:rsidR="00531784" w:rsidRDefault="00531784" w:rsidP="00531784">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="51201A38" w14:textId="77777777" w:rsidR="00A30915" w:rsidRDefault="00A30915">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51201A39" w14:textId="77777777" w:rsidR="00540D41" w:rsidRDefault="00540D41">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51201A3A" w14:textId="77777777" w:rsidR="00F602AE" w:rsidRPr="00F602AE" w:rsidRDefault="00F602AE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -635,571 +644,696 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51201A3E" w14:textId="77777777" w:rsidR="00F602AE" w:rsidRDefault="00F602AE" w:rsidP="00540D41">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51201A3F" w14:textId="77777777" w:rsidR="00F602AE" w:rsidRDefault="00F602AE" w:rsidP="00A30915">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51201A40" w14:textId="77777777" w:rsidR="00F602AE" w:rsidRPr="00F602AE" w:rsidRDefault="00F602AE" w:rsidP="00540D41">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="51201A41" w14:textId="77777777" w:rsidR="00540D41" w:rsidRDefault="00540D41" w:rsidP="00540D41">
-[...9 lines deleted...]
-          <w:p w14:paraId="51201A42" w14:textId="77777777" w:rsidR="00540D41" w:rsidRPr="00540D41" w:rsidRDefault="00540D41" w:rsidP="00540D41">
+          <w:p w14:paraId="51201A41" w14:textId="2CE3B52F" w:rsidR="00540D41" w:rsidRDefault="0036500E" w:rsidP="0036500E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t>Mr Barry Rogers</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Mrs Rachel Spensley</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51201A43" w14:textId="77777777" w:rsidR="00540D41" w:rsidRPr="00F602AE" w:rsidRDefault="00540D41" w:rsidP="00540D41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F602AE">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>DDSL</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51201A44" w14:textId="77777777" w:rsidR="00540D41" w:rsidRDefault="00540D41" w:rsidP="00540D41">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">Deputy </w:t>
             </w:r>
             <w:r w:rsidRPr="00540D41">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Designated Safeguarding Lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540D41" w14:paraId="51201A4F" w14:textId="77777777" w:rsidTr="00793377">
+      <w:tr w:rsidR="00540D41" w14:paraId="51201A4F" w14:textId="77777777" w:rsidTr="00425259">
         <w:trPr>
-          <w:trHeight w:val="287"/>
+          <w:trHeight w:val="2638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="51201A46" w14:textId="77777777" w:rsidR="00540D41" w:rsidRDefault="00A30915">
+          <w:p w14:paraId="51201A46" w14:textId="7171EFC6" w:rsidR="00540D41" w:rsidRDefault="00A30915">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51201A5A" wp14:editId="51201A5B">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51201A5A" wp14:editId="30FC4CE7">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>649605</wp:posOffset>
+                    <wp:posOffset>499110</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>41910</wp:posOffset>
+                    <wp:posOffset>49530</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="977265" cy="1649730"/>
+                  <wp:extent cx="1068705" cy="1649730"/>
                   <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="0" y="0"/>
                       <wp:lineTo x="0" y="21450"/>
-                      <wp:lineTo x="21053" y="21450"/>
-                      <wp:lineTo x="21053" y="0"/>
+                      <wp:lineTo x="21176" y="21450"/>
+                      <wp:lineTo x="21176" y="0"/>
                       <wp:lineTo x="0" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
                   <wp:docPr id="3" name="Picture 3" descr="https://www.bradleysbothcpschool.org.uk/sites/default/files/styles/staff_profile/public/images/julie_midgley.jpg?itok=pBpOsHFY"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="https://www.bradleysbothcpschool.org.uk/sites/default/files/styles/staff_profile/public/images/julie_midgley.jpg?itok=pBpOsHFY"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId10">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="18848" t="11781" r="20750" b="12026"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="977265" cy="1649730"/>
+                            <a:ext cx="1068705" cy="1649730"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51201A47" w14:textId="77777777" w:rsidR="00540D41" w:rsidRDefault="00540D41" w:rsidP="00F602AE">
+          <w:p w14:paraId="51201A47" w14:textId="636199BF" w:rsidR="00540D41" w:rsidRDefault="00540D41" w:rsidP="00F602AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51201A48" w14:textId="77777777" w:rsidR="00F602AE" w:rsidRPr="00F602AE" w:rsidRDefault="00F602AE" w:rsidP="006B67F0">
+          <w:p w14:paraId="51201A48" w14:textId="5B135A70" w:rsidR="00F602AE" w:rsidRPr="00F602AE" w:rsidRDefault="00F602AE" w:rsidP="006B67F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="51201A49" w14:textId="77777777" w:rsidR="00540D41" w:rsidRDefault="00540D41" w:rsidP="00540D41">
+          <w:p w14:paraId="51201A49" w14:textId="376D1323" w:rsidR="00540D41" w:rsidRPr="00531784" w:rsidRDefault="00540D41" w:rsidP="00540D41">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                <w:sz w:val="40"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="51201A4A" w14:textId="77777777" w:rsidR="00540D41" w:rsidRPr="00540D41" w:rsidRDefault="00540D41" w:rsidP="00540D41">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51201A4A" w14:textId="2BD17B31" w:rsidR="00540D41" w:rsidRPr="00540D41" w:rsidRDefault="00540D41" w:rsidP="00540D41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Mrs Julie Midgley</w:t>
             </w:r>
             <w:r w:rsidRPr="00540D41">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51201A4B" w14:textId="77777777" w:rsidR="00F602AE" w:rsidRPr="00A30915" w:rsidRDefault="00540D41" w:rsidP="00540D41">
+          <w:p w14:paraId="51201A4B" w14:textId="457454F2" w:rsidR="00F602AE" w:rsidRPr="00A30915" w:rsidRDefault="00540D41" w:rsidP="00540D41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30915">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">Pastoral </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51201A4C" w14:textId="77777777" w:rsidR="00540D41" w:rsidRDefault="00540D41" w:rsidP="00540D41">
+          <w:p w14:paraId="51201A4C" w14:textId="4DC22D6F" w:rsidR="00540D41" w:rsidRDefault="00540D41" w:rsidP="00540D41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30915">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Teaching Assistant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AEF161E" w14:textId="76736483" w:rsidR="003F51DC" w:rsidRPr="006B67F0" w:rsidRDefault="003F51DC" w:rsidP="00540D41">
+          <w:p w14:paraId="1AEF161E" w14:textId="18148AFF" w:rsidR="003F51DC" w:rsidRPr="006B67F0" w:rsidRDefault="003F51DC" w:rsidP="00540D41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B67F0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidR="006B67F0" w:rsidRPr="006B67F0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Mrs Midgley loves to listen to you”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51201A4E" w14:textId="77777777" w:rsidR="00A30915" w:rsidRPr="00A30915" w:rsidRDefault="00A30915" w:rsidP="00A30915">
+          <w:p w14:paraId="51201A4E" w14:textId="6675A9A3" w:rsidR="00A30915" w:rsidRPr="00A30915" w:rsidRDefault="00A30915" w:rsidP="00A30915">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354CA7" w14:paraId="7C464781" w14:textId="77777777" w:rsidTr="00793377">
+      <w:tr w:rsidR="00354CA7" w14:paraId="7C464781" w14:textId="77777777" w:rsidTr="0031616D">
         <w:trPr>
-          <w:trHeight w:val="287"/>
+          <w:trHeight w:val="3019"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="725F07F3" w14:textId="6131DC33" w:rsidR="00354CA7" w:rsidRDefault="00793377">
-            <w:pPr>
+          <w:p w14:paraId="725F07F3" w14:textId="104A04F1" w:rsidR="00354CA7" w:rsidRDefault="00224F40" w:rsidP="00425259">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C5911C3" wp14:editId="4D4DA65B">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35A2D55F" wp14:editId="08DA147C">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>529590</wp:posOffset>
+                    <wp:posOffset>1086485</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>307975</wp:posOffset>
+                    <wp:posOffset>130175</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="1090930" cy="1523365"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                  <wp:extent cx="1004570" cy="1783080"/>
+                  <wp:effectExtent l="0" t="0" r="5080" b="7620"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="0" y="0"/>
-                      <wp:lineTo x="0" y="21339"/>
-[...1 lines deleted...]
-                      <wp:lineTo x="21122" y="0"/>
+                      <wp:lineTo x="0" y="21462"/>
+                      <wp:lineTo x="21300" y="21462"/>
+                      <wp:lineTo x="21300" y="0"/>
                       <wp:lineTo x="0" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
-                  <wp:docPr id="2113018392" name="Picture 1"/>
+                  <wp:docPr id="1122500686" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1090930" cy="1523365"/>
+                            <a:ext cx="1004570" cy="1783080"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A44643D" wp14:editId="7CF03A4A">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-33020</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>83820</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1119532" cy="1790065"/>
+                  <wp:effectExtent l="0" t="0" r="4445" b="635"/>
+                  <wp:wrapTight wrapText="bothSides">
+                    <wp:wrapPolygon edited="0">
+                      <wp:start x="0" y="0"/>
+                      <wp:lineTo x="0" y="21378"/>
+                      <wp:lineTo x="21318" y="21378"/>
+                      <wp:lineTo x="21318" y="0"/>
+                      <wp:lineTo x="0" y="0"/>
+                    </wp:wrapPolygon>
+                  </wp:wrapTight>
+                  <wp:docPr id="147246070" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1119532" cy="1790065"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2AB356" w14:textId="77777777" w:rsidR="00354CA7" w:rsidRDefault="00354CA7" w:rsidP="00354CA7">
-[...8 lines deleted...]
-          <w:p w14:paraId="5261F137" w14:textId="77777777" w:rsidR="00793377" w:rsidRDefault="00354CA7" w:rsidP="00793377">
+          <w:p w14:paraId="2F2AB356" w14:textId="7A9ADCE9" w:rsidR="00354CA7" w:rsidRPr="0031616D" w:rsidRDefault="00354CA7" w:rsidP="00354CA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72886AB3" w14:textId="77777777" w:rsidR="00531784" w:rsidRDefault="00354CA7" w:rsidP="00793377">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t>Mrs Alison Hitchen</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E4A6AD6" w14:textId="45CBF63E" w:rsidR="00354CA7" w:rsidRDefault="00354CA7" w:rsidP="00354CA7">
+              <w:t xml:space="preserve">Mrs </w:t>
+            </w:r>
+            <w:r w:rsidR="0036500E">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Becky Stapleton</w:t>
+            </w:r>
+            <w:r w:rsidR="009361CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5261F137" w14:textId="5A1F0179" w:rsidR="00793377" w:rsidRDefault="009361CD" w:rsidP="00793377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C8A5CCA" w14:textId="7507CAC4" w:rsidR="009361CD" w:rsidRDefault="009361CD" w:rsidP="00793377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Mrs Carol Roertson</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="418D3B98" w14:textId="77777777" w:rsidR="00224F40" w:rsidRDefault="00354CA7" w:rsidP="00224F40">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Safeguarding Governor</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidR="009361CD">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42C0DF60" w14:textId="189FB270" w:rsidR="00224F40" w:rsidRPr="00224F40" w:rsidRDefault="00224F40" w:rsidP="00224F40">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B44D45" w14:paraId="51201A52" w14:textId="77777777" w:rsidTr="00793377">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9196" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="51201A51" w14:textId="675055D9" w:rsidR="00B44D45" w:rsidRPr="00A30915" w:rsidRDefault="00B44D45" w:rsidP="00467DBC">
+          <w:p w14:paraId="51201A51" w14:textId="3A3F2483" w:rsidR="00B44D45" w:rsidRPr="00A30915" w:rsidRDefault="00B44D45" w:rsidP="00467DBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30915">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>You can contact our Safeguarding staff by speaking to the School Office, emailing</w:t>
             </w:r>
             <w:r w:rsidR="00A30915" w:rsidRPr="00A30915">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00A30915">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>admin@bradleysboth.n-yorks.sch.uk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A30915">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> or telephoning 01535 633116</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A30915" w14:paraId="51201A54" w14:textId="77777777" w:rsidTr="00793377">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
@@ -1219,317 +1353,503 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A7C247F" w14:textId="7790E45D" w:rsidR="00467DBC" w:rsidRDefault="00A30915" w:rsidP="00467DBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0AE3">
               <w:rPr>
                 <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>‘L I F E  Learn, Inspire, Flourish,  Engage’</w:t>
+              <w:t xml:space="preserve">‘L I F </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008E0AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>E  Learn</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008E0AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Inspire, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008E0AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Flourish,  Engage</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008E0AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>’</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51201A53" w14:textId="63070933" w:rsidR="00467DBC" w:rsidRPr="001F4217" w:rsidRDefault="00467DBC" w:rsidP="00467DBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E743AA7" w14:textId="77777777" w:rsidR="003B6E7D" w:rsidRPr="003B6E7D" w:rsidRDefault="003B6E7D" w:rsidP="003B6E7D">
+    <w:p w14:paraId="0E743AA7" w14:textId="2B20567F" w:rsidR="003B6E7D" w:rsidRPr="003B6E7D" w:rsidRDefault="003B6E7D" w:rsidP="003B6E7D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E908375" w14:textId="77777777" w:rsidR="003B6E7D" w:rsidRPr="003B6E7D" w:rsidRDefault="003B6E7D" w:rsidP="003B6E7D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26BF68F7" w14:textId="77777777" w:rsidR="003B6E7D" w:rsidRPr="003B6E7D" w:rsidRDefault="003B6E7D" w:rsidP="001F4217">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33BEDA93" w14:textId="77777777" w:rsidR="003B6E7D" w:rsidRPr="003B6E7D" w:rsidRDefault="003B6E7D" w:rsidP="003B6E7D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D9F7BD9" w14:textId="77777777" w:rsidR="003B6E7D" w:rsidRPr="003B6E7D" w:rsidRDefault="003B6E7D" w:rsidP="00467DBC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D2E45D2" w14:textId="77D62F05" w:rsidR="003B6E7D" w:rsidRPr="003B6E7D" w:rsidRDefault="003B6E7D" w:rsidP="003B6E7D">
+    <w:p w14:paraId="4D2E45D2" w14:textId="77D62F05" w:rsidR="003B6E7D" w:rsidRDefault="003B6E7D" w:rsidP="003B6E7D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003B6E7D" w:rsidRPr="003B6E7D" w:rsidSect="00354CA7">
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:p w14:paraId="19F8B65D" w14:textId="77777777" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D322184" w14:textId="77777777" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EA4210A" w14:textId="77777777" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E0677B" w14:textId="77777777" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFB81B3" w14:textId="7D684129" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EECB3D6" w14:textId="77777777" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F17453" w14:textId="77777777" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25BD696A" w14:textId="77777777" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CBCF39" w14:textId="77777777" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A954A30" w14:textId="77777777" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C529AFD" w14:textId="77777777" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3206C4" w14:textId="77777777" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C6B3263" w14:textId="77777777" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E33BFF" w14:textId="7C1B25C3" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B94E839" w14:textId="5D484951" w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="005E6BDF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6120"/>
+        </w:tabs>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005E6BDF" w:rsidRPr="005E6BDF" w:rsidSect="00354CA7">
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="851" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61EAE221" w14:textId="77777777" w:rsidR="00965C77" w:rsidRDefault="00965C77" w:rsidP="003B6E7D">
+    <w:p w14:paraId="29576D51" w14:textId="77777777" w:rsidR="008A2EB7" w:rsidRDefault="008A2EB7" w:rsidP="003B6E7D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FCB0800" w14:textId="77777777" w:rsidR="00965C77" w:rsidRDefault="00965C77" w:rsidP="003B6E7D">
+    <w:p w14:paraId="782AB62C" w14:textId="77777777" w:rsidR="008A2EB7" w:rsidRDefault="008A2EB7" w:rsidP="003B6E7D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bradley Hand ITC">
     <w:panose1 w:val="03070402050302030203"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7D27C447" w14:textId="77777777" w:rsidR="003B6E7D" w:rsidRDefault="003B6E7D" w:rsidP="003B6E7D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BF7414D" w14:textId="77777777" w:rsidR="005E6BDF" w:rsidRDefault="005E6BDF" w:rsidP="003B6E7D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CADAE5C" w14:textId="77777777" w:rsidR="00965C77" w:rsidRDefault="00965C77" w:rsidP="003B6E7D">
+    <w:p w14:paraId="5BAD5973" w14:textId="77777777" w:rsidR="008A2EB7" w:rsidRDefault="008A2EB7" w:rsidP="003B6E7D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75234F88" w14:textId="77777777" w:rsidR="00965C77" w:rsidRDefault="00965C77" w:rsidP="003B6E7D">
+    <w:p w14:paraId="4C5B7A67" w14:textId="77777777" w:rsidR="008A2EB7" w:rsidRDefault="008A2EB7" w:rsidP="003B6E7D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00540D41"/>
     <w:rsid w:val="001F4217"/>
+    <w:rsid w:val="00224F40"/>
+    <w:rsid w:val="0031616D"/>
     <w:rsid w:val="00354CA7"/>
+    <w:rsid w:val="0036500E"/>
     <w:rsid w:val="003B6E7D"/>
     <w:rsid w:val="003F51DC"/>
+    <w:rsid w:val="00425259"/>
     <w:rsid w:val="00467DBC"/>
+    <w:rsid w:val="004920A6"/>
+    <w:rsid w:val="00531784"/>
     <w:rsid w:val="00540D41"/>
     <w:rsid w:val="005522EF"/>
+    <w:rsid w:val="005D7D6D"/>
+    <w:rsid w:val="005E6BDF"/>
     <w:rsid w:val="0069669F"/>
     <w:rsid w:val="006B67F0"/>
     <w:rsid w:val="006C4426"/>
     <w:rsid w:val="00793377"/>
+    <w:rsid w:val="00861CB0"/>
+    <w:rsid w:val="008A2EB7"/>
     <w:rsid w:val="008B74AB"/>
     <w:rsid w:val="008E0AE3"/>
+    <w:rsid w:val="009361CD"/>
     <w:rsid w:val="00965C77"/>
     <w:rsid w:val="009B4DB7"/>
     <w:rsid w:val="00A30915"/>
     <w:rsid w:val="00B44D45"/>
     <w:rsid w:val="00B82546"/>
     <w:rsid w:val="00D947E9"/>
     <w:rsid w:val="00E279E5"/>
     <w:rsid w:val="00E835CE"/>
     <w:rsid w:val="00E84936"/>
+    <w:rsid w:val="00E85EF1"/>
     <w:rsid w:val="00EB3501"/>
     <w:rsid w:val="00F602AE"/>
     <w:rsid w:val="00F82E10"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="51201A28"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{ADDAD5B4-9409-4BC8-B4BE-482C0C9739E2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2015,62 +2335,80 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B6E7D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003B6E7D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B6E7D"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009361CD"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@bradleysboth.n-yorks.sch.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@bradleysboth.n-yorks.sch.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2292,73 +2630,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>531</Characters>
+  <Pages>2</Pages>
+  <Words>99</Words>
+  <Characters>568</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>622</CharactersWithSpaces>
+  <CharactersWithSpaces>666</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Barry Rogers</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>